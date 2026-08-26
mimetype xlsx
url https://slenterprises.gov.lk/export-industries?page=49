--- v2 (2026-05-12)
+++ v3 (2026-08-26)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1267">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1504">
   <si>
     <t>IIN</t>
   </si>
   <si>
     <t>Name of the Industry/Business/Entity</t>
   </si>
   <si>
     <t>Nature of the Business</t>
   </si>
   <si>
     <t>Industry Scales</t>
   </si>
   <si>
     <t>Business Category</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>0000 0000 0001</t>
   </si>
   <si>
     <t>DUMINDU INDUSTRIES ( PVT ) LTD</t>
   </si>
   <si>
@@ -3813,50 +3813,761 @@
     <t>COCO GREEN (PVT) LTD</t>
   </si>
   <si>
     <t>0000 0000 0610</t>
   </si>
   <si>
     <t>EBONY HOLDINGS PVT LTD</t>
   </si>
   <si>
     <t>0000 0000 0611</t>
   </si>
   <si>
     <t>GREEN ATOM PVT LTD</t>
   </si>
   <si>
     <t>0000 0000 0612</t>
   </si>
   <si>
     <t>JANAKA FURNITUR</t>
   </si>
   <si>
     <t>0000 0000 0613</t>
   </si>
   <si>
     <t>DILRU VILLAGE INN</t>
+  </si>
+  <si>
+    <t>0000 0000 0614</t>
+  </si>
+  <si>
+    <t>PURE SPHERES PVT LTD</t>
+  </si>
+  <si>
+    <t>0000 0000 0615</t>
+  </si>
+  <si>
+    <t>RAVEEN BATHIK</t>
+  </si>
+  <si>
+    <t>0000 0000 0616</t>
+  </si>
+  <si>
+    <t>BEAM HELA OSU LANKA (PVT) LTD</t>
+  </si>
+  <si>
+    <t>0000 0000 0617</t>
+  </si>
+  <si>
+    <t>SENADHIRA CREATIONS</t>
+  </si>
+  <si>
+    <t>0000 0000 0618</t>
+  </si>
+  <si>
+    <t>TALANT BOOK STORE @ GROCERIES</t>
+  </si>
+  <si>
+    <t>0000 0000 0619</t>
+  </si>
+  <si>
+    <t>CEYBASE IT (PVT ) LTD</t>
+  </si>
+  <si>
+    <t>0000 0000 0620</t>
+  </si>
+  <si>
+    <t>TK TOYS AND APPERAL</t>
+  </si>
+  <si>
+    <t>0000 0000 0621</t>
+  </si>
+  <si>
+    <t>ECO PAL BY AJAANZZ</t>
+  </si>
+  <si>
+    <t>0000 0000 0622</t>
+  </si>
+  <si>
+    <t>WAPRICO SAWMILL</t>
+  </si>
+  <si>
+    <t>0000 0000 0623</t>
+  </si>
+  <si>
+    <t>R B D DISTRIBUTORS PVT LTD</t>
+  </si>
+  <si>
+    <t>0000 0000 0624</t>
+  </si>
+  <si>
+    <t>INSTAGEM (PVT) LTD</t>
+  </si>
+  <si>
+    <t>0000 0000 0625</t>
+  </si>
+  <si>
+    <t>SMS PLANTATION (PVT) LTD</t>
+  </si>
+  <si>
+    <t>0000 0000 0626</t>
+  </si>
+  <si>
+    <t>FILO FOOD PRODUCTS</t>
+  </si>
+  <si>
+    <t>0000 0000 0627</t>
+  </si>
+  <si>
+    <t>AARAA WOOD CRAVING</t>
+  </si>
+  <si>
+    <t>0000 0000 0628</t>
+  </si>
+  <si>
+    <t>CANDY CRUSH SWEETS (PVT) LTD</t>
+  </si>
+  <si>
+    <t>0000 0000 0629</t>
+  </si>
+  <si>
+    <t>MARAZIN (PVT) LTD.</t>
+  </si>
+  <si>
+    <t>0000 0000 0630</t>
+  </si>
+  <si>
+    <t>NATURAL ROOT</t>
+  </si>
+  <si>
+    <t>0000 0000 0632</t>
+  </si>
+  <si>
+    <t>CEYLON WHOLESALER PVT LTD</t>
+  </si>
+  <si>
+    <t>0000 0000 0633</t>
+  </si>
+  <si>
+    <t>BATHEELA PRODUCTS</t>
+  </si>
+  <si>
+    <t>0000 0000 0634</t>
+  </si>
+  <si>
+    <t>KUMANAN MILL</t>
+  </si>
+  <si>
+    <t>0000 0000 0635</t>
+  </si>
+  <si>
+    <t>TERANSI RICE MILL</t>
+  </si>
+  <si>
+    <t>0000 0000 0636</t>
+  </si>
+  <si>
+    <t>ASWEEN PRODUCT</t>
+  </si>
+  <si>
+    <t>0000 0000 0637</t>
+  </si>
+  <si>
+    <t>SK INDUSTRIES</t>
+  </si>
+  <si>
+    <t>0000 0000 0638</t>
+  </si>
+  <si>
+    <t>SHIVAA PRODUCTS</t>
+  </si>
+  <si>
+    <t>0000 0000 0639</t>
+  </si>
+  <si>
+    <t>STITCHLINE CLOTHING (PVT) LTD</t>
+  </si>
+  <si>
+    <t>0000 0000 0640</t>
+  </si>
+  <si>
+    <t>RODSONS (PVT) LTD</t>
+  </si>
+  <si>
+    <t>0000 0000 0641</t>
+  </si>
+  <si>
+    <t>AEROSTAR HOME APPLIANCES (PVT) LTD</t>
+  </si>
+  <si>
+    <t>0000 0000 0642</t>
+  </si>
+  <si>
+    <t>CAMY SMART (PVT) LTD</t>
+  </si>
+  <si>
+    <t>0000 0000 0643</t>
+  </si>
+  <si>
+    <t>WISH ENGINEERING</t>
+  </si>
+  <si>
+    <t>0000 0000 0644</t>
+  </si>
+  <si>
+    <t>PANLIYA CREATION</t>
+  </si>
+  <si>
+    <t>0000 0000 0645</t>
+  </si>
+  <si>
+    <t>STK INDUSTRIES (PVT) LTD</t>
+  </si>
+  <si>
+    <t>0000 0000 0646</t>
+  </si>
+  <si>
+    <t>TROPISENSE PRIVATE LIMITED</t>
+  </si>
+  <si>
+    <t>Agriculture,Services,Trading</t>
+  </si>
+  <si>
+    <t>0000 0000 0647</t>
+  </si>
+  <si>
+    <t>SAMLEY TEAS (PVT) LTD</t>
+  </si>
+  <si>
+    <t>0000 0000 0648</t>
+  </si>
+  <si>
+    <t>ATVEL BRUSH MANUFACTURERS PVT LTD</t>
+  </si>
+  <si>
+    <t>0000 0000 0649</t>
+  </si>
+  <si>
+    <t>OASI BAY BED CAFE</t>
+  </si>
+  <si>
+    <t>0000 0000 0650</t>
+  </si>
+  <si>
+    <t>ACNA INDUSTRIES</t>
+  </si>
+  <si>
+    <t>0000 0000 0651</t>
+  </si>
+  <si>
+    <t>SGB COCONUT OIL</t>
+  </si>
+  <si>
+    <t>0000 0000 0652</t>
+  </si>
+  <si>
+    <t>DIGNIFY CEYLON FOOD PRODUCTS</t>
+  </si>
+  <si>
+    <t>0000 0000 0653</t>
+  </si>
+  <si>
+    <t>R R FOODS LANKA (PVT) LTD</t>
+  </si>
+  <si>
+    <t>0000 0000 0654</t>
+  </si>
+  <si>
+    <t>APPARELCO</t>
+  </si>
+  <si>
+    <t>0000 0000 0655</t>
+  </si>
+  <si>
+    <t>PUWAKARAMBA AGENCIES (PVT) LTD</t>
+  </si>
+  <si>
+    <t>0000 0000 0656</t>
+  </si>
+  <si>
+    <t>PGC MARKETING (PVT) LTD</t>
+  </si>
+  <si>
+    <t>0000 0000 0657</t>
+  </si>
+  <si>
+    <t>HEMACHANDRA AND COMPANY (PRIVATE) LIMITED</t>
+  </si>
+  <si>
+    <t>0000 0000 0658</t>
+  </si>
+  <si>
+    <t>KULJAN BABY PLANET</t>
+  </si>
+  <si>
+    <t>0000 0000 0659</t>
+  </si>
+  <si>
+    <t>PIYESTRA FURNITURE (PVT) LTD</t>
+  </si>
+  <si>
+    <t>0000 0000 0660</t>
+  </si>
+  <si>
+    <t>GREECO SPICE CENTER</t>
+  </si>
+  <si>
+    <t>0000 0000 0661</t>
+  </si>
+  <si>
+    <t>D.R. INDUSTRIES (PVT.) LTD</t>
+  </si>
+  <si>
+    <t>0000 0000 0663</t>
+  </si>
+  <si>
+    <t>D.R. MANUFACTURING CO. (PVT.) LTD</t>
+  </si>
+  <si>
+    <t>0000 0000 0664</t>
+  </si>
+  <si>
+    <t>THIMARK TECHNOCREATIONS (PVT) LTD</t>
+  </si>
+  <si>
+    <t>0000 0000 0665</t>
+  </si>
+  <si>
+    <t>DAMRO MANUFACTURING (PVT.) LTD</t>
+  </si>
+  <si>
+    <t>0000 0000 0666</t>
+  </si>
+  <si>
+    <t>SOUTH ASIA APPARELS (PVT) LTD</t>
+  </si>
+  <si>
+    <t>0000 0000 0667</t>
+  </si>
+  <si>
+    <t>SANJEEWANIE HANDICRAFTS</t>
+  </si>
+  <si>
+    <t>0000 0000 0668</t>
+  </si>
+  <si>
+    <t>PENTENG PRIVATE LIMITED</t>
+  </si>
+  <si>
+    <t>0000 0000 0669</t>
+  </si>
+  <si>
+    <t>SIRIKAMAL ECO-COCO PRODUCTS</t>
+  </si>
+  <si>
+    <t>0000 0000 0670</t>
+  </si>
+  <si>
+    <t>CRS ENGINEERING PRIVATE LIMITED</t>
+  </si>
+  <si>
+    <t>0000 0000 0671</t>
+  </si>
+  <si>
+    <t>ලක්මාලි නිශ්පාදන</t>
+  </si>
+  <si>
+    <t>0000 0000 0672</t>
+  </si>
+  <si>
+    <t>SNN AQUARECH PVT LTD</t>
+  </si>
+  <si>
+    <t>0000 0000 0673</t>
+  </si>
+  <si>
+    <t>DAYA METAL CRASHER</t>
+  </si>
+  <si>
+    <t>0000 0000 0674</t>
+  </si>
+  <si>
+    <t>TD AGRO</t>
+  </si>
+  <si>
+    <t>0000 0000 0675</t>
+  </si>
+  <si>
+    <t>ECO SOIL SUBSTRATES(PVT) LTD.</t>
+  </si>
+  <si>
+    <t>0000 0000 0676</t>
+  </si>
+  <si>
+    <t>KOKUSAI RECYCLER ENGINEERS(PVT) LTD</t>
+  </si>
+  <si>
+    <t>0000 0000 0677</t>
+  </si>
+  <si>
+    <t>DOCKYARD GENERAL ENGINEERING SERVICES (PVT) LTD (BATAATHA YARD)</t>
+  </si>
+  <si>
+    <t>0000 0000 0678</t>
+  </si>
+  <si>
+    <t>MELANODAIRY@GMAIL.COM</t>
+  </si>
+  <si>
+    <t>0000 0000 0680</t>
+  </si>
+  <si>
+    <t>SHEEN</t>
+  </si>
+  <si>
+    <t>0000 0000 0681</t>
+  </si>
+  <si>
+    <t>GANGATHALAWA MATERIAL SUPPLIERS &amp; CONSTRUCTIONS (PVT) LTD</t>
+  </si>
+  <si>
+    <t>0000 0000 0682</t>
+  </si>
+  <si>
+    <t>DEVI FARM</t>
+  </si>
+  <si>
+    <t>0000 0000 0683</t>
+  </si>
+  <si>
+    <t>GAMA BAKERS</t>
+  </si>
+  <si>
+    <t>0000 0000 0684</t>
+  </si>
+  <si>
+    <t>GAYANTHA SPICES PRODUCTS</t>
+  </si>
+  <si>
+    <t>0000 0000 0685</t>
+  </si>
+  <si>
+    <t>THAMINDU TIMBER</t>
+  </si>
+  <si>
+    <t>0000 0000 0686</t>
+  </si>
+  <si>
+    <t>RATHNA RICE MILL</t>
+  </si>
+  <si>
+    <t>0000 0000 0687</t>
+  </si>
+  <si>
+    <t>KAVEESHA BRUSH</t>
+  </si>
+  <si>
+    <t>0000 0000 0688</t>
+  </si>
+  <si>
+    <t>SORABORA BATHIK</t>
+  </si>
+  <si>
+    <t>0000 0000 0689</t>
+  </si>
+  <si>
+    <t>SUDUSU PRODUCTS</t>
+  </si>
+  <si>
+    <t>0000 0000 0690</t>
+  </si>
+  <si>
+    <t>MAHIYANGANA MADURU DAL</t>
+  </si>
+  <si>
+    <t>0000 0000 0691</t>
+  </si>
+  <si>
+    <t>DINU COLLECTION</t>
+  </si>
+  <si>
+    <t>0000 0000 0692</t>
+  </si>
+  <si>
+    <t>YASANGA FASHION TALORS</t>
+  </si>
+  <si>
+    <t>0000 0000 0693</t>
+  </si>
+  <si>
+    <t>SANDA HARDWARE</t>
+  </si>
+  <si>
+    <t>0000 0000 0694</t>
+  </si>
+  <si>
+    <t>KONARA BAKE HOUSE</t>
+  </si>
+  <si>
+    <t>0000 0000 0695</t>
+  </si>
+  <si>
+    <t>THILINA PRODUCTS</t>
+  </si>
+  <si>
+    <t>0000 0000 0696</t>
+  </si>
+  <si>
+    <t>INDUWARA  FASHION</t>
+  </si>
+  <si>
+    <t>0000 0000 0697</t>
+  </si>
+  <si>
+    <t>RON'S INTERNATIONAL (PRIVATE) LIMITED</t>
+  </si>
+  <si>
+    <t>0000 0000 0698</t>
+  </si>
+  <si>
+    <t>PRIYANTHA BANDULA KUMARA INDUSTRIES PVT LTD (PBK)</t>
+  </si>
+  <si>
+    <t>0000 0000 0700</t>
+  </si>
+  <si>
+    <t>රන්දිනු ක්‍රෂි ව්‍යාපාරය</t>
+  </si>
+  <si>
+    <t>0000 0000 0701</t>
+  </si>
+  <si>
+    <t>හිරුදි එන්ටර්ප්‍රයිසස්</t>
+  </si>
+  <si>
+    <t>0000 0000 0702</t>
+  </si>
+  <si>
+    <t>ULTRA ALUMINIUM (PVT) LTD</t>
+  </si>
+  <si>
+    <t>0000 0000 0703</t>
+  </si>
+  <si>
+    <t>LAHIRU MOTORS</t>
+  </si>
+  <si>
+    <t>0000 0000 0704</t>
+  </si>
+  <si>
+    <t>DAYA COLOR MIXING</t>
+  </si>
+  <si>
+    <t>0000 0000 0705</t>
+  </si>
+  <si>
+    <t>HAYLEYS AGRO FARM (PRIVATE) LIMITED</t>
+  </si>
+  <si>
+    <t>0000 0000 0706</t>
+  </si>
+  <si>
+    <t>HIRAM PRODUCT</t>
+  </si>
+  <si>
+    <t>0000 0000 0707</t>
+  </si>
+  <si>
+    <t>SATHISA FURNITURE</t>
+  </si>
+  <si>
+    <t>0000 0000 0708</t>
+  </si>
+  <si>
+    <t>0000 0000 0709</t>
+  </si>
+  <si>
+    <t>VISHWA MARKETING GROUP</t>
+  </si>
+  <si>
+    <t>0000 0000 0710</t>
+  </si>
+  <si>
+    <t>POWER RICE MILL</t>
+  </si>
+  <si>
+    <t>0000 0000 0711</t>
+  </si>
+  <si>
+    <t>FARM PROCESSORS PVT LTD</t>
+  </si>
+  <si>
+    <t>0000 0000 0712</t>
+  </si>
+  <si>
+    <t>SAJITH  ORNAMENTAL FISH FARMING</t>
+  </si>
+  <si>
+    <t>0000 0000 0713</t>
+  </si>
+  <si>
+    <t>DANUSHKA ORNAMENTAL FISH</t>
+  </si>
+  <si>
+    <t>0000 0000 0714</t>
+  </si>
+  <si>
+    <t>SAJEEWANI ORNAMENTAL FISH</t>
+  </si>
+  <si>
+    <t>0000 0000 0715</t>
+  </si>
+  <si>
+    <t>PRATHIBA ORCHID</t>
+  </si>
+  <si>
+    <t>0000 0000 0716</t>
+  </si>
+  <si>
+    <t>0000 0000 0717</t>
+  </si>
+  <si>
+    <t>CHESIKA ORNAMENTAL FISH</t>
+  </si>
+  <si>
+    <t>0000 0000 0718</t>
+  </si>
+  <si>
+    <t>MUDITHA ORNAMENTAL FISH</t>
+  </si>
+  <si>
+    <t>0000 0000 0719</t>
+  </si>
+  <si>
+    <t>WENUKA ORNAMENTAL FISH FARMING</t>
+  </si>
+  <si>
+    <t>0000 0000 0720</t>
+  </si>
+  <si>
+    <t>RUWAN ORNAMENTAL FISH FARMING</t>
+  </si>
+  <si>
+    <t>0000 0000 0721</t>
+  </si>
+  <si>
+    <t>SHASHEE ART</t>
+  </si>
+  <si>
+    <t>0000 0000 0722</t>
+  </si>
+  <si>
+    <t>MADHU CREATION</t>
+  </si>
+  <si>
+    <t>0000 0000 0723</t>
+  </si>
+  <si>
+    <t>DEDUNU FASHION</t>
+  </si>
+  <si>
+    <t>0000 0000 0724</t>
+  </si>
+  <si>
+    <t>THUSHARA  ORNAMENTAL FISH FARMING</t>
+  </si>
+  <si>
+    <t>0000 0000 0725</t>
+  </si>
+  <si>
+    <t>KANCHANA MUSHROOM</t>
+  </si>
+  <si>
+    <t>0000 0000 0726</t>
+  </si>
+  <si>
+    <t>VINDAYA TEXTILE</t>
+  </si>
+  <si>
+    <t>0000 0000 0727</t>
+  </si>
+  <si>
+    <t>CIBO FOODS (PVT) LTD</t>
+  </si>
+  <si>
+    <t>0000 0000 0728</t>
+  </si>
+  <si>
+    <t>TOP CEYLON EXPORTS (PVT) LTD</t>
+  </si>
+  <si>
+    <t>0000 0000 0729</t>
+  </si>
+  <si>
+    <t>R M ISHARA MADHUSANKHA</t>
+  </si>
+  <si>
+    <t>0000 0000 0730</t>
+  </si>
+  <si>
+    <t>SUSINIDU DRESSPOINT</t>
+  </si>
+  <si>
+    <t>0000 0000 0731</t>
+  </si>
+  <si>
+    <t>SINGHA CINNAMON &amp; SPICES</t>
+  </si>
+  <si>
+    <t>0000 0000 0732</t>
+  </si>
+  <si>
+    <t>G N K BAGS</t>
+  </si>
+  <si>
+    <t>0000 0000 0733</t>
+  </si>
+  <si>
+    <t>B &amp; M PRODUCTION</t>
+  </si>
+  <si>
+    <t>0000 0000 0734</t>
+  </si>
+  <si>
+    <t>3K HOLDINGS PVT LTD</t>
+  </si>
+  <si>
+    <t>0000 0000 0735</t>
+  </si>
+  <si>
+    <t>FEED MART LANKA (PVT) LTD.</t>
+  </si>
+  <si>
+    <t>0000 0000 0736</t>
+  </si>
+  <si>
+    <t>HEMAPALA METTLE CRUSHER</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -4178,51 +4889,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:F607"/>
+  <dimension ref="A1:F726"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:F1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="20" customWidth="true" style="0"/>
     <col min="2" max="2" width="40" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="20" customWidth="true" style="0"/>
     <col min="5" max="5" width="70" customWidth="true" style="0"/>
     <col min="6" max="6" width="20" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
@@ -16332,50 +17043,2430 @@
       <c r="E606" t="s">
         <v>15</v>
       </c>
       <c r="F606" t="s">
         <v>49</v>
       </c>
     </row>
     <row r="607" spans="1:6">
       <c r="A607" t="s">
         <v>1265</v>
       </c>
       <c r="B607" t="s">
         <v>1266</v>
       </c>
       <c r="C607" t="s">
         <v>103</v>
       </c>
       <c r="D607" t="s">
         <v>100</v>
       </c>
       <c r="E607" t="s">
         <v>21</v>
       </c>
       <c r="F607" t="s">
         <v>416</v>
+      </c>
+    </row>
+    <row r="608" spans="1:6">
+      <c r="A608" t="s">
+        <v>1267</v>
+      </c>
+      <c r="B608" t="s">
+        <v>1268</v>
+      </c>
+      <c r="C608" t="s">
+        <v>27</v>
+      </c>
+      <c r="D608" t="s">
+        <v>9</v>
+      </c>
+      <c r="E608" t="s">
+        <v>15</v>
+      </c>
+      <c r="F608" t="s">
+        <v>60</v>
+      </c>
+    </row>
+    <row r="609" spans="1:6">
+      <c r="A609" t="s">
+        <v>1269</v>
+      </c>
+      <c r="B609" t="s">
+        <v>1270</v>
+      </c>
+      <c r="C609" t="s">
+        <v>19</v>
+      </c>
+      <c r="D609" t="s">
+        <v>14</v>
+      </c>
+      <c r="E609" t="s">
+        <v>21</v>
+      </c>
+      <c r="F609" t="s">
+        <v>60</v>
+      </c>
+    </row>
+    <row r="610" spans="1:6">
+      <c r="A610" t="s">
+        <v>1271</v>
+      </c>
+      <c r="B610" t="s">
+        <v>1272</v>
+      </c>
+      <c r="C610" t="s">
+        <v>19</v>
+      </c>
+      <c r="D610" t="s">
+        <v>9</v>
+      </c>
+      <c r="E610" t="s">
+        <v>10</v>
+      </c>
+      <c r="F610" t="s">
+        <v>60</v>
+      </c>
+    </row>
+    <row r="611" spans="1:6">
+      <c r="A611" t="s">
+        <v>1273</v>
+      </c>
+      <c r="B611" t="s">
+        <v>1274</v>
+      </c>
+      <c r="C611" t="s">
+        <v>19</v>
+      </c>
+      <c r="D611" t="s">
+        <v>14</v>
+      </c>
+      <c r="E611" t="s">
+        <v>21</v>
+      </c>
+      <c r="F611" t="s">
+        <v>593</v>
+      </c>
+    </row>
+    <row r="612" spans="1:6">
+      <c r="A612" t="s">
+        <v>1275</v>
+      </c>
+      <c r="B612" t="s">
+        <v>1276</v>
+      </c>
+      <c r="C612" t="s">
+        <v>103</v>
+      </c>
+      <c r="D612" t="s">
+        <v>14</v>
+      </c>
+      <c r="E612" t="s">
+        <v>15</v>
+      </c>
+      <c r="F612" t="s">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="613" spans="1:6">
+      <c r="A613" t="s">
+        <v>1277</v>
+      </c>
+      <c r="B613" t="s">
+        <v>1278</v>
+      </c>
+      <c r="C613" t="s">
+        <v>103</v>
+      </c>
+      <c r="D613" t="s">
+        <v>9</v>
+      </c>
+      <c r="E613" t="s">
+        <v>15</v>
+      </c>
+      <c r="F613" t="s">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="614" spans="1:6">
+      <c r="A614" t="s">
+        <v>1279</v>
+      </c>
+      <c r="B614" t="s">
+        <v>1280</v>
+      </c>
+      <c r="C614" t="s">
+        <v>19</v>
+      </c>
+      <c r="D614" t="s">
+        <v>14</v>
+      </c>
+      <c r="E614" t="s">
+        <v>15</v>
+      </c>
+      <c r="F614" t="s">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="615" spans="1:6">
+      <c r="A615" t="s">
+        <v>1281</v>
+      </c>
+      <c r="B615" t="s">
+        <v>1282</v>
+      </c>
+      <c r="C615" t="s">
+        <v>19</v>
+      </c>
+      <c r="D615" t="s">
+        <v>14</v>
+      </c>
+      <c r="E615" t="s">
+        <v>21</v>
+      </c>
+      <c r="F615" t="s">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="616" spans="1:6">
+      <c r="A616" t="s">
+        <v>1283</v>
+      </c>
+      <c r="B616" t="s">
+        <v>1284</v>
+      </c>
+      <c r="C616" t="s">
+        <v>19</v>
+      </c>
+      <c r="D616" t="s">
+        <v>37</v>
+      </c>
+      <c r="E616" t="s">
+        <v>15</v>
+      </c>
+      <c r="F616" t="s">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="617" spans="1:6">
+      <c r="A617" t="s">
+        <v>1285</v>
+      </c>
+      <c r="B617" t="s">
+        <v>1286</v>
+      </c>
+      <c r="C617" t="s">
+        <v>19</v>
+      </c>
+      <c r="D617" t="s">
+        <v>9</v>
+      </c>
+      <c r="E617" t="s">
+        <v>15</v>
+      </c>
+      <c r="F617" t="s">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="618" spans="1:6">
+      <c r="A618" t="s">
+        <v>1287</v>
+      </c>
+      <c r="B618" t="s">
+        <v>1288</v>
+      </c>
+      <c r="C618" t="s">
+        <v>103</v>
+      </c>
+      <c r="D618" t="s">
+        <v>9</v>
+      </c>
+      <c r="E618" t="s">
+        <v>10</v>
+      </c>
+      <c r="F618" t="s">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="619" spans="1:6">
+      <c r="A619" t="s">
+        <v>1289</v>
+      </c>
+      <c r="B619" t="s">
+        <v>1290</v>
+      </c>
+      <c r="C619" t="s">
+        <v>75</v>
+      </c>
+      <c r="D619" t="s">
+        <v>9</v>
+      </c>
+      <c r="E619" t="s">
+        <v>15</v>
+      </c>
+      <c r="F619" t="s">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="620" spans="1:6">
+      <c r="A620" t="s">
+        <v>1291</v>
+      </c>
+      <c r="B620" t="s">
+        <v>1292</v>
+      </c>
+      <c r="C620" t="s">
+        <v>19</v>
+      </c>
+      <c r="D620" t="s">
+        <v>100</v>
+      </c>
+      <c r="E620" t="s">
+        <v>15</v>
+      </c>
+      <c r="F620" t="s">
+        <v>55</v>
+      </c>
+    </row>
+    <row r="621" spans="1:6">
+      <c r="A621" t="s">
+        <v>1293</v>
+      </c>
+      <c r="B621" t="s">
+        <v>1294</v>
+      </c>
+      <c r="C621" t="s">
+        <v>19</v>
+      </c>
+      <c r="D621" t="s">
+        <v>14</v>
+      </c>
+      <c r="E621" t="s">
+        <v>21</v>
+      </c>
+      <c r="F621" t="s">
+        <v>55</v>
+      </c>
+    </row>
+    <row r="622" spans="1:6">
+      <c r="A622" t="s">
+        <v>1295</v>
+      </c>
+      <c r="B622" t="s">
+        <v>1296</v>
+      </c>
+      <c r="C622" t="s">
+        <v>19</v>
+      </c>
+      <c r="D622" t="s">
+        <v>9</v>
+      </c>
+      <c r="E622" t="s">
+        <v>15</v>
+      </c>
+      <c r="F622" t="s">
+        <v>55</v>
+      </c>
+    </row>
+    <row r="623" spans="1:6">
+      <c r="A623" t="s">
+        <v>1297</v>
+      </c>
+      <c r="B623" t="s">
+        <v>1298</v>
+      </c>
+      <c r="C623" t="s">
+        <v>103</v>
+      </c>
+      <c r="D623" t="s">
+        <v>9</v>
+      </c>
+      <c r="E623" t="s">
+        <v>15</v>
+      </c>
+      <c r="F623" t="s">
+        <v>55</v>
+      </c>
+    </row>
+    <row r="624" spans="1:6">
+      <c r="A624" t="s">
+        <v>1299</v>
+      </c>
+      <c r="B624" t="s">
+        <v>1300</v>
+      </c>
+      <c r="C624" t="s">
+        <v>27</v>
+      </c>
+      <c r="D624" t="s">
+        <v>14</v>
+      </c>
+      <c r="E624" t="s">
+        <v>21</v>
+      </c>
+      <c r="F624" t="s">
+        <v>593</v>
+      </c>
+    </row>
+    <row r="625" spans="1:6">
+      <c r="A625" t="s">
+        <v>1301</v>
+      </c>
+      <c r="B625" t="s">
+        <v>1302</v>
+      </c>
+      <c r="C625" t="s">
+        <v>19</v>
+      </c>
+      <c r="D625" t="s">
+        <v>9</v>
+      </c>
+      <c r="E625" t="s">
+        <v>15</v>
+      </c>
+      <c r="F625" t="s">
+        <v>60</v>
+      </c>
+    </row>
+    <row r="626" spans="1:6">
+      <c r="A626" t="s">
+        <v>1303</v>
+      </c>
+      <c r="B626" t="s">
+        <v>1304</v>
+      </c>
+      <c r="C626" t="s">
+        <v>19</v>
+      </c>
+      <c r="D626" t="s">
+        <v>14</v>
+      </c>
+      <c r="E626" t="s">
+        <v>21</v>
+      </c>
+      <c r="F626" t="s">
+        <v>608</v>
+      </c>
+    </row>
+    <row r="627" spans="1:6">
+      <c r="A627" t="s">
+        <v>1305</v>
+      </c>
+      <c r="B627" t="s">
+        <v>1306</v>
+      </c>
+      <c r="C627" t="s">
+        <v>19</v>
+      </c>
+      <c r="D627" t="s">
+        <v>14</v>
+      </c>
+      <c r="E627" t="s">
+        <v>15</v>
+      </c>
+      <c r="F627" t="s">
+        <v>63</v>
+      </c>
+    </row>
+    <row r="628" spans="1:6">
+      <c r="A628" t="s">
+        <v>1307</v>
+      </c>
+      <c r="B628" t="s">
+        <v>1308</v>
+      </c>
+      <c r="C628" t="s">
+        <v>19</v>
+      </c>
+      <c r="D628" t="s">
+        <v>100</v>
+      </c>
+      <c r="E628" t="s">
+        <v>21</v>
+      </c>
+      <c r="F628" t="s">
+        <v>63</v>
+      </c>
+    </row>
+    <row r="629" spans="1:6">
+      <c r="A629" t="s">
+        <v>1309</v>
+      </c>
+      <c r="B629" t="s">
+        <v>1310</v>
+      </c>
+      <c r="C629" t="s">
+        <v>19</v>
+      </c>
+      <c r="D629" t="s">
+        <v>14</v>
+      </c>
+      <c r="E629" t="s">
+        <v>21</v>
+      </c>
+      <c r="F629" t="s">
+        <v>63</v>
+      </c>
+    </row>
+    <row r="630" spans="1:6">
+      <c r="A630" t="s">
+        <v>1311</v>
+      </c>
+      <c r="B630" t="s">
+        <v>1312</v>
+      </c>
+      <c r="C630" t="s">
+        <v>19</v>
+      </c>
+      <c r="D630" t="s">
+        <v>14</v>
+      </c>
+      <c r="E630" t="s">
+        <v>21</v>
+      </c>
+      <c r="F630" t="s">
+        <v>63</v>
+      </c>
+    </row>
+    <row r="631" spans="1:6">
+      <c r="A631" t="s">
+        <v>1313</v>
+      </c>
+      <c r="B631" t="s">
+        <v>1314</v>
+      </c>
+      <c r="C631" t="s">
+        <v>27</v>
+      </c>
+      <c r="D631" t="s">
+        <v>822</v>
+      </c>
+      <c r="E631" t="s">
+        <v>21</v>
+      </c>
+      <c r="F631" t="s">
+        <v>63</v>
+      </c>
+    </row>
+    <row r="632" spans="1:6">
+      <c r="A632" t="s">
+        <v>1315</v>
+      </c>
+      <c r="B632" t="s">
+        <v>1316</v>
+      </c>
+      <c r="C632" t="s">
+        <v>19</v>
+      </c>
+      <c r="D632" t="s">
+        <v>9</v>
+      </c>
+      <c r="E632" t="s">
+        <v>10</v>
+      </c>
+      <c r="F632" t="s">
+        <v>85</v>
+      </c>
+    </row>
+    <row r="633" spans="1:6">
+      <c r="A633" t="s">
+        <v>1317</v>
+      </c>
+      <c r="B633" t="s">
+        <v>1318</v>
+      </c>
+      <c r="C633" t="s">
+        <v>19</v>
+      </c>
+      <c r="D633" t="s">
+        <v>9</v>
+      </c>
+      <c r="E633" t="s">
+        <v>15</v>
+      </c>
+      <c r="F633" t="s">
+        <v>85</v>
+      </c>
+    </row>
+    <row r="634" spans="1:6">
+      <c r="A634" t="s">
+        <v>1319</v>
+      </c>
+      <c r="B634" t="s">
+        <v>1320</v>
+      </c>
+      <c r="C634" t="s">
+        <v>19</v>
+      </c>
+      <c r="D634" t="s">
+        <v>9</v>
+      </c>
+      <c r="E634" t="s">
+        <v>15</v>
+      </c>
+      <c r="F634" t="s">
+        <v>85</v>
+      </c>
+    </row>
+    <row r="635" spans="1:6">
+      <c r="A635" t="s">
+        <v>1321</v>
+      </c>
+      <c r="B635" t="s">
+        <v>1322</v>
+      </c>
+      <c r="C635" t="s">
+        <v>19</v>
+      </c>
+      <c r="D635" t="s">
+        <v>9</v>
+      </c>
+      <c r="E635" t="s">
+        <v>15</v>
+      </c>
+      <c r="F635" t="s">
+        <v>85</v>
+      </c>
+    </row>
+    <row r="636" spans="1:6">
+      <c r="A636" t="s">
+        <v>1323</v>
+      </c>
+      <c r="B636" t="s">
+        <v>1324</v>
+      </c>
+      <c r="C636" t="s">
+        <v>103</v>
+      </c>
+      <c r="D636" t="s">
+        <v>14</v>
+      </c>
+      <c r="E636" t="s">
+        <v>21</v>
+      </c>
+      <c r="F636" t="s">
+        <v>85</v>
+      </c>
+    </row>
+    <row r="637" spans="1:6">
+      <c r="A637" t="s">
+        <v>1325</v>
+      </c>
+      <c r="B637" t="s">
+        <v>1326</v>
+      </c>
+      <c r="C637" t="s">
+        <v>19</v>
+      </c>
+      <c r="D637" t="s">
+        <v>14</v>
+      </c>
+      <c r="E637" t="s">
+        <v>21</v>
+      </c>
+      <c r="F637" t="s">
+        <v>85</v>
+      </c>
+    </row>
+    <row r="638" spans="1:6">
+      <c r="A638" t="s">
+        <v>1327</v>
+      </c>
+      <c r="B638" t="s">
+        <v>1328</v>
+      </c>
+      <c r="C638" t="s">
+        <v>19</v>
+      </c>
+      <c r="D638" t="s">
+        <v>9</v>
+      </c>
+      <c r="E638" t="s">
+        <v>15</v>
+      </c>
+      <c r="F638" t="s">
+        <v>85</v>
+      </c>
+    </row>
+    <row r="639" spans="1:6">
+      <c r="A639" t="s">
+        <v>1329</v>
+      </c>
+      <c r="B639" t="s">
+        <v>1330</v>
+      </c>
+      <c r="C639" t="s">
+        <v>1331</v>
+      </c>
+      <c r="D639" t="s">
+        <v>52</v>
+      </c>
+      <c r="E639" t="s">
+        <v>21</v>
+      </c>
+      <c r="F639" t="s">
+        <v>85</v>
+      </c>
+    </row>
+    <row r="640" spans="1:6">
+      <c r="A640" t="s">
+        <v>1332</v>
+      </c>
+      <c r="B640" t="s">
+        <v>1333</v>
+      </c>
+      <c r="C640" t="s">
+        <v>19</v>
+      </c>
+      <c r="D640" t="s">
+        <v>9</v>
+      </c>
+      <c r="E640" t="s">
+        <v>48</v>
+      </c>
+      <c r="F640" t="s">
+        <v>60</v>
+      </c>
+    </row>
+    <row r="641" spans="1:6">
+      <c r="A641" t="s">
+        <v>1334</v>
+      </c>
+      <c r="B641" t="s">
+        <v>1335</v>
+      </c>
+      <c r="C641" t="s">
+        <v>19</v>
+      </c>
+      <c r="D641" t="s">
+        <v>9</v>
+      </c>
+      <c r="E641" t="s">
+        <v>15</v>
+      </c>
+      <c r="F641" t="s">
+        <v>60</v>
+      </c>
+    </row>
+    <row r="642" spans="1:6">
+      <c r="A642" t="s">
+        <v>1336</v>
+      </c>
+      <c r="B642" t="s">
+        <v>1337</v>
+      </c>
+      <c r="C642" t="s">
+        <v>103</v>
+      </c>
+      <c r="D642" t="s">
+        <v>14</v>
+      </c>
+      <c r="E642" t="s">
+        <v>21</v>
+      </c>
+      <c r="F642" t="s">
+        <v>55</v>
+      </c>
+    </row>
+    <row r="643" spans="1:6">
+      <c r="A643" t="s">
+        <v>1338</v>
+      </c>
+      <c r="B643" t="s">
+        <v>1339</v>
+      </c>
+      <c r="C643" t="s">
+        <v>19</v>
+      </c>
+      <c r="D643" t="s">
+        <v>14</v>
+      </c>
+      <c r="E643" t="s">
+        <v>21</v>
+      </c>
+      <c r="F643" t="s">
+        <v>60</v>
+      </c>
+    </row>
+    <row r="644" spans="1:6">
+      <c r="A644" t="s">
+        <v>1340</v>
+      </c>
+      <c r="B644" t="s">
+        <v>1341</v>
+      </c>
+      <c r="C644" t="s">
+        <v>19</v>
+      </c>
+      <c r="D644" t="s">
+        <v>100</v>
+      </c>
+      <c r="E644" t="s">
+        <v>21</v>
+      </c>
+      <c r="F644" t="s">
+        <v>60</v>
+      </c>
+    </row>
+    <row r="645" spans="1:6">
+      <c r="A645" t="s">
+        <v>1342</v>
+      </c>
+      <c r="B645" t="s">
+        <v>1343</v>
+      </c>
+      <c r="C645" t="s">
+        <v>19</v>
+      </c>
+      <c r="D645" t="s">
+        <v>20</v>
+      </c>
+      <c r="E645" t="s">
+        <v>21</v>
+      </c>
+      <c r="F645" t="s">
+        <v>60</v>
+      </c>
+    </row>
+    <row r="646" spans="1:6">
+      <c r="A646" t="s">
+        <v>1344</v>
+      </c>
+      <c r="B646" t="s">
+        <v>1345</v>
+      </c>
+      <c r="C646" t="s">
+        <v>19</v>
+      </c>
+      <c r="D646" t="s">
+        <v>9</v>
+      </c>
+      <c r="E646" t="s">
+        <v>10</v>
+      </c>
+      <c r="F646" t="s">
+        <v>85</v>
+      </c>
+    </row>
+    <row r="647" spans="1:6">
+      <c r="A647" t="s">
+        <v>1346</v>
+      </c>
+      <c r="B647" t="s">
+        <v>1347</v>
+      </c>
+      <c r="C647" t="s">
+        <v>8</v>
+      </c>
+      <c r="D647" t="s">
+        <v>14</v>
+      </c>
+      <c r="E647" t="s">
+        <v>21</v>
+      </c>
+      <c r="F647" t="s">
+        <v>60</v>
+      </c>
+    </row>
+    <row r="648" spans="1:6">
+      <c r="A648" t="s">
+        <v>1348</v>
+      </c>
+      <c r="B648" t="s">
+        <v>1349</v>
+      </c>
+      <c r="C648" t="s">
+        <v>19</v>
+      </c>
+      <c r="D648" t="s">
+        <v>9</v>
+      </c>
+      <c r="E648" t="s">
+        <v>48</v>
+      </c>
+      <c r="F648" t="s">
+        <v>85</v>
+      </c>
+    </row>
+    <row r="649" spans="1:6">
+      <c r="A649" t="s">
+        <v>1350</v>
+      </c>
+      <c r="B649" t="s">
+        <v>1351</v>
+      </c>
+      <c r="C649" t="s">
+        <v>19</v>
+      </c>
+      <c r="D649" t="s">
+        <v>9</v>
+      </c>
+      <c r="E649" t="s">
+        <v>48</v>
+      </c>
+      <c r="F649" t="s">
+        <v>85</v>
+      </c>
+    </row>
+    <row r="650" spans="1:6">
+      <c r="A650" t="s">
+        <v>1352</v>
+      </c>
+      <c r="B650" t="s">
+        <v>1353</v>
+      </c>
+      <c r="C650" t="s">
+        <v>19</v>
+      </c>
+      <c r="D650" t="s">
+        <v>9</v>
+      </c>
+      <c r="E650" t="s">
+        <v>15</v>
+      </c>
+      <c r="F650" t="s">
+        <v>85</v>
+      </c>
+    </row>
+    <row r="651" spans="1:6">
+      <c r="A651" t="s">
+        <v>1354</v>
+      </c>
+      <c r="B651" t="s">
+        <v>1355</v>
+      </c>
+      <c r="C651" t="s">
+        <v>8</v>
+      </c>
+      <c r="D651" t="s">
+        <v>14</v>
+      </c>
+      <c r="E651" t="s">
+        <v>21</v>
+      </c>
+      <c r="F651" t="s">
+        <v>66</v>
+      </c>
+    </row>
+    <row r="652" spans="1:6">
+      <c r="A652" t="s">
+        <v>1356</v>
+      </c>
+      <c r="B652" t="s">
+        <v>1357</v>
+      </c>
+      <c r="C652" t="s">
+        <v>19</v>
+      </c>
+      <c r="D652" t="s">
+        <v>52</v>
+      </c>
+      <c r="E652" t="s">
+        <v>48</v>
+      </c>
+      <c r="F652" t="s">
+        <v>66</v>
+      </c>
+    </row>
+    <row r="653" spans="1:6">
+      <c r="A653" t="s">
+        <v>1358</v>
+      </c>
+      <c r="B653" t="s">
+        <v>1359</v>
+      </c>
+      <c r="C653" t="s">
+        <v>27</v>
+      </c>
+      <c r="D653" t="s">
+        <v>37</v>
+      </c>
+      <c r="E653" t="s">
+        <v>21</v>
+      </c>
+      <c r="F653" t="s">
+        <v>66</v>
+      </c>
+    </row>
+    <row r="654" spans="1:6">
+      <c r="A654" t="s">
+        <v>1360</v>
+      </c>
+      <c r="B654" t="s">
+        <v>1361</v>
+      </c>
+      <c r="C654" t="s">
+        <v>19</v>
+      </c>
+      <c r="D654" t="s">
+        <v>9</v>
+      </c>
+      <c r="E654" t="s">
+        <v>48</v>
+      </c>
+      <c r="F654" t="s">
+        <v>66</v>
+      </c>
+    </row>
+    <row r="655" spans="1:6">
+      <c r="A655" t="s">
+        <v>1362</v>
+      </c>
+      <c r="B655" t="s">
+        <v>1363</v>
+      </c>
+      <c r="C655" t="s">
+        <v>19</v>
+      </c>
+      <c r="D655" t="s">
+        <v>9</v>
+      </c>
+      <c r="E655" t="s">
+        <v>48</v>
+      </c>
+      <c r="F655" t="s">
+        <v>66</v>
+      </c>
+    </row>
+    <row r="656" spans="1:6">
+      <c r="A656" t="s">
+        <v>1364</v>
+      </c>
+      <c r="B656" t="s">
+        <v>1365</v>
+      </c>
+      <c r="C656" t="s">
+        <v>19</v>
+      </c>
+      <c r="D656" t="s">
+        <v>9</v>
+      </c>
+      <c r="E656" t="s">
+        <v>10</v>
+      </c>
+      <c r="F656" t="s">
+        <v>66</v>
+      </c>
+    </row>
+    <row r="657" spans="1:6">
+      <c r="A657" t="s">
+        <v>1366</v>
+      </c>
+      <c r="B657" t="s">
+        <v>1367</v>
+      </c>
+      <c r="C657" t="s">
+        <v>19</v>
+      </c>
+      <c r="D657" t="s">
+        <v>9</v>
+      </c>
+      <c r="E657" t="s">
+        <v>48</v>
+      </c>
+      <c r="F657" t="s">
+        <v>66</v>
+      </c>
+    </row>
+    <row r="658" spans="1:6">
+      <c r="A658" t="s">
+        <v>1368</v>
+      </c>
+      <c r="B658" t="s">
+        <v>1369</v>
+      </c>
+      <c r="C658" t="s">
+        <v>19</v>
+      </c>
+      <c r="D658" t="s">
+        <v>9</v>
+      </c>
+      <c r="E658" t="s">
+        <v>48</v>
+      </c>
+      <c r="F658" t="s">
+        <v>66</v>
+      </c>
+    </row>
+    <row r="659" spans="1:6">
+      <c r="A659" t="s">
+        <v>1370</v>
+      </c>
+      <c r="B659" t="s">
+        <v>1371</v>
+      </c>
+      <c r="C659" t="s">
+        <v>19</v>
+      </c>
+      <c r="D659" t="s">
+        <v>14</v>
+      </c>
+      <c r="E659" t="s">
+        <v>21</v>
+      </c>
+      <c r="F659" t="s">
+        <v>66</v>
+      </c>
+    </row>
+    <row r="660" spans="1:6">
+      <c r="A660" t="s">
+        <v>1372</v>
+      </c>
+      <c r="B660" t="s">
+        <v>1373</v>
+      </c>
+      <c r="C660" t="s">
+        <v>103</v>
+      </c>
+      <c r="D660" t="s">
+        <v>9</v>
+      </c>
+      <c r="E660" t="s">
+        <v>15</v>
+      </c>
+      <c r="F660" t="s">
+        <v>66</v>
+      </c>
+    </row>
+    <row r="661" spans="1:6">
+      <c r="A661" t="s">
+        <v>1374</v>
+      </c>
+      <c r="B661" t="s">
+        <v>1375</v>
+      </c>
+      <c r="C661" t="s">
+        <v>19</v>
+      </c>
+      <c r="D661" t="s">
+        <v>14</v>
+      </c>
+      <c r="E661" t="s">
+        <v>15</v>
+      </c>
+      <c r="F661" t="s">
+        <v>66</v>
+      </c>
+    </row>
+    <row r="662" spans="1:6">
+      <c r="A662" t="s">
+        <v>1376</v>
+      </c>
+      <c r="B662" t="s">
+        <v>1377</v>
+      </c>
+      <c r="C662" t="s">
+        <v>19</v>
+      </c>
+      <c r="D662" t="s">
+        <v>9</v>
+      </c>
+      <c r="E662" t="s">
+        <v>15</v>
+      </c>
+      <c r="F662" t="s">
+        <v>66</v>
+      </c>
+    </row>
+    <row r="663" spans="1:6">
+      <c r="A663" t="s">
+        <v>1378</v>
+      </c>
+      <c r="B663" t="s">
+        <v>1379</v>
+      </c>
+      <c r="C663" t="s">
+        <v>27</v>
+      </c>
+      <c r="D663" t="s">
+        <v>14</v>
+      </c>
+      <c r="E663" t="s">
+        <v>21</v>
+      </c>
+      <c r="F663" t="s">
+        <v>416</v>
+      </c>
+    </row>
+    <row r="664" spans="1:6">
+      <c r="A664" t="s">
+        <v>1380</v>
+      </c>
+      <c r="B664" t="s">
+        <v>1381</v>
+      </c>
+      <c r="C664" t="s">
+        <v>19</v>
+      </c>
+      <c r="D664" t="s">
+        <v>9</v>
+      </c>
+      <c r="E664" t="s">
+        <v>21</v>
+      </c>
+      <c r="F664" t="s">
+        <v>375</v>
+      </c>
+    </row>
+    <row r="665" spans="1:6">
+      <c r="A665" t="s">
+        <v>1382</v>
+      </c>
+      <c r="B665" t="s">
+        <v>1383</v>
+      </c>
+      <c r="C665" t="s">
+        <v>19</v>
+      </c>
+      <c r="D665" t="s">
+        <v>14</v>
+      </c>
+      <c r="E665" t="s">
+        <v>15</v>
+      </c>
+      <c r="F665" t="s">
+        <v>593</v>
+      </c>
+    </row>
+    <row r="666" spans="1:6">
+      <c r="A666" t="s">
+        <v>1384</v>
+      </c>
+      <c r="B666" t="s">
+        <v>1385</v>
+      </c>
+      <c r="C666" t="s">
+        <v>27</v>
+      </c>
+      <c r="D666" t="s">
+        <v>14</v>
+      </c>
+      <c r="E666" t="s">
+        <v>21</v>
+      </c>
+      <c r="F666" t="s">
+        <v>593</v>
+      </c>
+    </row>
+    <row r="667" spans="1:6">
+      <c r="A667" t="s">
+        <v>1386</v>
+      </c>
+      <c r="B667" t="s">
+        <v>1387</v>
+      </c>
+      <c r="C667" t="s">
+        <v>19</v>
+      </c>
+      <c r="D667" t="s">
+        <v>9</v>
+      </c>
+      <c r="E667" t="s">
+        <v>15</v>
+      </c>
+      <c r="F667" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="668" spans="1:6">
+      <c r="A668" t="s">
+        <v>1388</v>
+      </c>
+      <c r="B668" t="s">
+        <v>1389</v>
+      </c>
+      <c r="C668" t="s">
+        <v>19</v>
+      </c>
+      <c r="D668" t="s">
+        <v>9</v>
+      </c>
+      <c r="E668" t="s">
+        <v>21</v>
+      </c>
+      <c r="F668" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="669" spans="1:6">
+      <c r="A669" t="s">
+        <v>1390</v>
+      </c>
+      <c r="B669" t="s">
+        <v>1391</v>
+      </c>
+      <c r="C669" t="s">
+        <v>19</v>
+      </c>
+      <c r="D669" t="s">
+        <v>9</v>
+      </c>
+      <c r="E669" t="s">
+        <v>21</v>
+      </c>
+      <c r="F669" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="670" spans="1:6">
+      <c r="A670" t="s">
+        <v>1392</v>
+      </c>
+      <c r="B670" t="s">
+        <v>1393</v>
+      </c>
+      <c r="C670" t="s">
+        <v>19</v>
+      </c>
+      <c r="D670" t="s">
+        <v>9</v>
+      </c>
+      <c r="E670" t="s">
+        <v>21</v>
+      </c>
+      <c r="F670" t="s">
+        <v>593</v>
+      </c>
+    </row>
+    <row r="671" spans="1:6">
+      <c r="A671" t="s">
+        <v>1394</v>
+      </c>
+      <c r="B671" t="s">
+        <v>1395</v>
+      </c>
+      <c r="C671" t="s">
+        <v>27</v>
+      </c>
+      <c r="D671" t="s">
+        <v>31</v>
+      </c>
+      <c r="E671" t="s">
+        <v>21</v>
+      </c>
+      <c r="F671" t="s">
+        <v>49</v>
+      </c>
+    </row>
+    <row r="672" spans="1:6">
+      <c r="A672" t="s">
+        <v>1396</v>
+      </c>
+      <c r="B672" t="s">
+        <v>1397</v>
+      </c>
+      <c r="C672" t="s">
+        <v>19</v>
+      </c>
+      <c r="D672" t="s">
+        <v>9</v>
+      </c>
+      <c r="E672" t="s">
+        <v>15</v>
+      </c>
+      <c r="F672" t="s">
+        <v>76</v>
+      </c>
+    </row>
+    <row r="673" spans="1:6">
+      <c r="A673" t="s">
+        <v>1398</v>
+      </c>
+      <c r="B673" t="s">
+        <v>1399</v>
+      </c>
+      <c r="C673" t="s">
+        <v>27</v>
+      </c>
+      <c r="D673" t="s">
+        <v>100</v>
+      </c>
+      <c r="E673" t="s">
+        <v>48</v>
+      </c>
+      <c r="F673" t="s">
+        <v>76</v>
+      </c>
+    </row>
+    <row r="674" spans="1:6">
+      <c r="A674" t="s">
+        <v>1400</v>
+      </c>
+      <c r="B674" t="s">
+        <v>1401</v>
+      </c>
+      <c r="C674" t="s">
+        <v>19</v>
+      </c>
+      <c r="D674" t="s">
+        <v>20</v>
+      </c>
+      <c r="E674" t="s">
+        <v>15</v>
+      </c>
+      <c r="F674" t="s">
+        <v>593</v>
+      </c>
+    </row>
+    <row r="675" spans="1:6">
+      <c r="A675" t="s">
+        <v>1402</v>
+      </c>
+      <c r="B675" t="s">
+        <v>1403</v>
+      </c>
+      <c r="C675" t="s">
+        <v>19</v>
+      </c>
+      <c r="D675" t="s">
+        <v>14</v>
+      </c>
+      <c r="E675" t="s">
+        <v>21</v>
+      </c>
+      <c r="F675" t="s">
+        <v>593</v>
+      </c>
+    </row>
+    <row r="676" spans="1:6">
+      <c r="A676" t="s">
+        <v>1404</v>
+      </c>
+      <c r="B676" t="s">
+        <v>1405</v>
+      </c>
+      <c r="C676" t="s">
+        <v>8</v>
+      </c>
+      <c r="D676" t="s">
+        <v>14</v>
+      </c>
+      <c r="E676" t="s">
+        <v>15</v>
+      </c>
+      <c r="F676" t="s">
+        <v>593</v>
+      </c>
+    </row>
+    <row r="677" spans="1:6">
+      <c r="A677" t="s">
+        <v>1406</v>
+      </c>
+      <c r="B677" t="s">
+        <v>1407</v>
+      </c>
+      <c r="C677" t="s">
+        <v>8</v>
+      </c>
+      <c r="D677" t="s">
+        <v>14</v>
+      </c>
+      <c r="E677" t="s">
+        <v>15</v>
+      </c>
+      <c r="F677" t="s">
+        <v>593</v>
+      </c>
+    </row>
+    <row r="678" spans="1:6">
+      <c r="A678" t="s">
+        <v>1408</v>
+      </c>
+      <c r="B678" t="s">
+        <v>1409</v>
+      </c>
+      <c r="C678" t="s">
+        <v>19</v>
+      </c>
+      <c r="D678" t="s">
+        <v>14</v>
+      </c>
+      <c r="E678" t="s">
+        <v>15</v>
+      </c>
+      <c r="F678" t="s">
+        <v>593</v>
+      </c>
+    </row>
+    <row r="679" spans="1:6">
+      <c r="A679" t="s">
+        <v>1410</v>
+      </c>
+      <c r="B679" t="s">
+        <v>1411</v>
+      </c>
+      <c r="C679" t="s">
+        <v>19</v>
+      </c>
+      <c r="D679" t="s">
+        <v>14</v>
+      </c>
+      <c r="E679" t="s">
+        <v>15</v>
+      </c>
+      <c r="F679" t="s">
+        <v>593</v>
+      </c>
+    </row>
+    <row r="680" spans="1:6">
+      <c r="A680" t="s">
+        <v>1412</v>
+      </c>
+      <c r="B680" t="s">
+        <v>1413</v>
+      </c>
+      <c r="C680" t="s">
+        <v>19</v>
+      </c>
+      <c r="D680" t="s">
+        <v>14</v>
+      </c>
+      <c r="E680" t="s">
+        <v>21</v>
+      </c>
+      <c r="F680" t="s">
+        <v>593</v>
+      </c>
+    </row>
+    <row r="681" spans="1:6">
+      <c r="A681" t="s">
+        <v>1414</v>
+      </c>
+      <c r="B681" t="s">
+        <v>1415</v>
+      </c>
+      <c r="C681" t="s">
+        <v>19</v>
+      </c>
+      <c r="D681" t="s">
+        <v>14</v>
+      </c>
+      <c r="E681" t="s">
+        <v>21</v>
+      </c>
+      <c r="F681" t="s">
+        <v>593</v>
+      </c>
+    </row>
+    <row r="682" spans="1:6">
+      <c r="A682" t="s">
+        <v>1416</v>
+      </c>
+      <c r="B682" t="s">
+        <v>1417</v>
+      </c>
+      <c r="C682" t="s">
+        <v>8</v>
+      </c>
+      <c r="D682" t="s">
+        <v>14</v>
+      </c>
+      <c r="E682" t="s">
+        <v>21</v>
+      </c>
+      <c r="F682" t="s">
+        <v>593</v>
+      </c>
+    </row>
+    <row r="683" spans="1:6">
+      <c r="A683" t="s">
+        <v>1418</v>
+      </c>
+      <c r="B683" t="s">
+        <v>1419</v>
+      </c>
+      <c r="C683" t="s">
+        <v>19</v>
+      </c>
+      <c r="D683" t="s">
+        <v>14</v>
+      </c>
+      <c r="E683" t="s">
+        <v>21</v>
+      </c>
+      <c r="F683" t="s">
+        <v>593</v>
+      </c>
+    </row>
+    <row r="684" spans="1:6">
+      <c r="A684" t="s">
+        <v>1420</v>
+      </c>
+      <c r="B684" t="s">
+        <v>1421</v>
+      </c>
+      <c r="C684" t="s">
+        <v>19</v>
+      </c>
+      <c r="D684" t="s">
+        <v>14</v>
+      </c>
+      <c r="E684" t="s">
+        <v>15</v>
+      </c>
+      <c r="F684" t="s">
+        <v>593</v>
+      </c>
+    </row>
+    <row r="685" spans="1:6">
+      <c r="A685" t="s">
+        <v>1422</v>
+      </c>
+      <c r="B685" t="s">
+        <v>1423</v>
+      </c>
+      <c r="C685" t="s">
+        <v>8</v>
+      </c>
+      <c r="D685" t="s">
+        <v>52</v>
+      </c>
+      <c r="E685" t="s">
+        <v>15</v>
+      </c>
+      <c r="F685" t="s">
+        <v>593</v>
+      </c>
+    </row>
+    <row r="686" spans="1:6">
+      <c r="A686" t="s">
+        <v>1424</v>
+      </c>
+      <c r="B686" t="s">
+        <v>1425</v>
+      </c>
+      <c r="C686" t="s">
+        <v>8</v>
+      </c>
+      <c r="D686" t="s">
+        <v>14</v>
+      </c>
+      <c r="E686" t="s">
+        <v>15</v>
+      </c>
+      <c r="F686" t="s">
+        <v>593</v>
+      </c>
+    </row>
+    <row r="687" spans="1:6">
+      <c r="A687" t="s">
+        <v>1426</v>
+      </c>
+      <c r="B687" t="s">
+        <v>1427</v>
+      </c>
+      <c r="C687" t="s">
+        <v>19</v>
+      </c>
+      <c r="D687" t="s">
+        <v>14</v>
+      </c>
+      <c r="E687" t="s">
+        <v>21</v>
+      </c>
+      <c r="F687" t="s">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="688" spans="1:6">
+      <c r="A688" t="s">
+        <v>1428</v>
+      </c>
+      <c r="B688" t="s">
+        <v>1429</v>
+      </c>
+      <c r="C688" t="s">
+        <v>582</v>
+      </c>
+      <c r="D688" t="s">
+        <v>9</v>
+      </c>
+      <c r="E688" t="s">
+        <v>10</v>
+      </c>
+      <c r="F688" t="s">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="689" spans="1:6">
+      <c r="A689" t="s">
+        <v>1430</v>
+      </c>
+      <c r="B689" t="s">
+        <v>1431</v>
+      </c>
+      <c r="C689" t="s">
+        <v>90</v>
+      </c>
+      <c r="D689" t="s">
+        <v>9</v>
+      </c>
+      <c r="E689" t="s">
+        <v>10</v>
+      </c>
+      <c r="F689" t="s">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="690" spans="1:6">
+      <c r="A690" t="s">
+        <v>1432</v>
+      </c>
+      <c r="B690" t="s">
+        <v>1433</v>
+      </c>
+      <c r="C690" t="s">
+        <v>27</v>
+      </c>
+      <c r="D690" t="s">
+        <v>14</v>
+      </c>
+      <c r="E690" t="s">
+        <v>15</v>
+      </c>
+      <c r="F690" t="s">
+        <v>425</v>
+      </c>
+    </row>
+    <row r="691" spans="1:6">
+      <c r="A691" t="s">
+        <v>1434</v>
+      </c>
+      <c r="B691" t="s">
+        <v>1435</v>
+      </c>
+      <c r="C691" t="s">
+        <v>8</v>
+      </c>
+      <c r="D691" t="s">
+        <v>14</v>
+      </c>
+      <c r="E691" t="s">
+        <v>15</v>
+      </c>
+      <c r="F691" t="s">
+        <v>425</v>
+      </c>
+    </row>
+    <row r="692" spans="1:6">
+      <c r="A692" t="s">
+        <v>1436</v>
+      </c>
+      <c r="B692" t="s">
+        <v>1437</v>
+      </c>
+      <c r="C692" t="s">
+        <v>19</v>
+      </c>
+      <c r="D692" t="s">
+        <v>9</v>
+      </c>
+      <c r="E692" t="s">
+        <v>48</v>
+      </c>
+      <c r="F692" t="s">
+        <v>375</v>
+      </c>
+    </row>
+    <row r="693" spans="1:6">
+      <c r="A693" t="s">
+        <v>1438</v>
+      </c>
+      <c r="B693" t="s">
+        <v>1439</v>
+      </c>
+      <c r="C693" t="s">
+        <v>19</v>
+      </c>
+      <c r="D693" t="s">
+        <v>14</v>
+      </c>
+      <c r="E693" t="s">
+        <v>15</v>
+      </c>
+      <c r="F693" t="s">
+        <v>55</v>
+      </c>
+    </row>
+    <row r="694" spans="1:6">
+      <c r="A694" t="s">
+        <v>1440</v>
+      </c>
+      <c r="B694" t="s">
+        <v>1441</v>
+      </c>
+      <c r="C694" t="s">
+        <v>19</v>
+      </c>
+      <c r="D694" t="s">
+        <v>14</v>
+      </c>
+      <c r="E694" t="s">
+        <v>21</v>
+      </c>
+      <c r="F694" t="s">
+        <v>55</v>
+      </c>
+    </row>
+    <row r="695" spans="1:6">
+      <c r="A695" t="s">
+        <v>1442</v>
+      </c>
+      <c r="B695" t="s">
+        <v>1443</v>
+      </c>
+      <c r="C695" t="s">
+        <v>27</v>
+      </c>
+      <c r="D695" t="s">
+        <v>52</v>
+      </c>
+      <c r="E695" t="s">
+        <v>10</v>
+      </c>
+      <c r="F695" t="s">
+        <v>55</v>
+      </c>
+    </row>
+    <row r="696" spans="1:6">
+      <c r="A696" t="s">
+        <v>1444</v>
+      </c>
+      <c r="B696" t="s">
+        <v>1445</v>
+      </c>
+      <c r="C696" t="s">
+        <v>19</v>
+      </c>
+      <c r="D696" t="s">
+        <v>37</v>
+      </c>
+      <c r="E696" t="s">
+        <v>21</v>
+      </c>
+      <c r="F696" t="s">
+        <v>55</v>
+      </c>
+    </row>
+    <row r="697" spans="1:6">
+      <c r="A697" t="s">
+        <v>1446</v>
+      </c>
+      <c r="B697" t="s">
+        <v>1447</v>
+      </c>
+      <c r="C697" t="s">
+        <v>19</v>
+      </c>
+      <c r="D697" t="s">
+        <v>14</v>
+      </c>
+      <c r="E697" t="s">
+        <v>21</v>
+      </c>
+      <c r="F697" t="s">
+        <v>55</v>
+      </c>
+    </row>
+    <row r="698" spans="1:6">
+      <c r="A698" t="s">
+        <v>1448</v>
+      </c>
+      <c r="B698" t="s">
+        <v>1447</v>
+      </c>
+      <c r="C698" t="s">
+        <v>19</v>
+      </c>
+      <c r="D698" t="s">
+        <v>14</v>
+      </c>
+      <c r="E698" t="s">
+        <v>21</v>
+      </c>
+      <c r="F698" t="s">
+        <v>55</v>
+      </c>
+    </row>
+    <row r="699" spans="1:6">
+      <c r="A699" t="s">
+        <v>1449</v>
+      </c>
+      <c r="B699" t="s">
+        <v>1450</v>
+      </c>
+      <c r="C699" t="s">
+        <v>19</v>
+      </c>
+      <c r="D699" t="s">
+        <v>14</v>
+      </c>
+      <c r="E699" t="s">
+        <v>21</v>
+      </c>
+      <c r="F699" t="s">
+        <v>593</v>
+      </c>
+    </row>
+    <row r="700" spans="1:6">
+      <c r="A700" t="s">
+        <v>1451</v>
+      </c>
+      <c r="B700" t="s">
+        <v>1452</v>
+      </c>
+      <c r="C700" t="s">
+        <v>19</v>
+      </c>
+      <c r="D700" t="s">
+        <v>14</v>
+      </c>
+      <c r="E700" t="s">
+        <v>15</v>
+      </c>
+      <c r="F700" t="s">
+        <v>375</v>
+      </c>
+    </row>
+    <row r="701" spans="1:6">
+      <c r="A701" t="s">
+        <v>1453</v>
+      </c>
+      <c r="B701" t="s">
+        <v>1454</v>
+      </c>
+      <c r="C701" t="s">
+        <v>27</v>
+      </c>
+      <c r="D701" t="s">
+        <v>9</v>
+      </c>
+      <c r="E701" t="s">
+        <v>15</v>
+      </c>
+      <c r="F701" t="s">
+        <v>416</v>
+      </c>
+    </row>
+    <row r="702" spans="1:6">
+      <c r="A702" t="s">
+        <v>1455</v>
+      </c>
+      <c r="B702" t="s">
+        <v>1456</v>
+      </c>
+      <c r="C702" t="s">
+        <v>27</v>
+      </c>
+      <c r="D702" t="s">
+        <v>14</v>
+      </c>
+      <c r="E702" t="s">
+        <v>10</v>
+      </c>
+      <c r="F702" t="s">
+        <v>85</v>
+      </c>
+    </row>
+    <row r="703" spans="1:6">
+      <c r="A703" t="s">
+        <v>1457</v>
+      </c>
+      <c r="B703" t="s">
+        <v>1458</v>
+      </c>
+      <c r="C703" t="s">
+        <v>27</v>
+      </c>
+      <c r="D703" t="s">
+        <v>14</v>
+      </c>
+      <c r="E703" t="s">
+        <v>10</v>
+      </c>
+      <c r="F703" t="s">
+        <v>85</v>
+      </c>
+    </row>
+    <row r="704" spans="1:6">
+      <c r="A704" t="s">
+        <v>1459</v>
+      </c>
+      <c r="B704" t="s">
+        <v>1460</v>
+      </c>
+      <c r="C704" t="s">
+        <v>27</v>
+      </c>
+      <c r="D704" t="s">
+        <v>14</v>
+      </c>
+      <c r="E704" t="s">
+        <v>15</v>
+      </c>
+      <c r="F704" t="s">
+        <v>85</v>
+      </c>
+    </row>
+    <row r="705" spans="1:6">
+      <c r="A705" t="s">
+        <v>1461</v>
+      </c>
+      <c r="B705" t="s">
+        <v>1462</v>
+      </c>
+      <c r="C705" t="s">
+        <v>27</v>
+      </c>
+      <c r="D705" t="s">
+        <v>14</v>
+      </c>
+      <c r="E705" t="s">
+        <v>15</v>
+      </c>
+      <c r="F705" t="s">
+        <v>85</v>
+      </c>
+    </row>
+    <row r="706" spans="1:6">
+      <c r="A706" t="s">
+        <v>1463</v>
+      </c>
+      <c r="B706" t="s">
+        <v>1458</v>
+      </c>
+      <c r="C706" t="s">
+        <v>27</v>
+      </c>
+      <c r="D706" t="s">
+        <v>14</v>
+      </c>
+      <c r="E706" t="s">
+        <v>10</v>
+      </c>
+      <c r="F706" t="s">
+        <v>85</v>
+      </c>
+    </row>
+    <row r="707" spans="1:6">
+      <c r="A707" t="s">
+        <v>1464</v>
+      </c>
+      <c r="B707" t="s">
+        <v>1465</v>
+      </c>
+      <c r="C707" t="s">
+        <v>27</v>
+      </c>
+      <c r="D707" t="s">
+        <v>14</v>
+      </c>
+      <c r="E707" t="s">
+        <v>10</v>
+      </c>
+      <c r="F707" t="s">
+        <v>85</v>
+      </c>
+    </row>
+    <row r="708" spans="1:6">
+      <c r="A708" t="s">
+        <v>1466</v>
+      </c>
+      <c r="B708" t="s">
+        <v>1467</v>
+      </c>
+      <c r="C708" t="s">
+        <v>27</v>
+      </c>
+      <c r="D708" t="s">
+        <v>14</v>
+      </c>
+      <c r="E708" t="s">
+        <v>10</v>
+      </c>
+      <c r="F708" t="s">
+        <v>85</v>
+      </c>
+    </row>
+    <row r="709" spans="1:6">
+      <c r="A709" t="s">
+        <v>1468</v>
+      </c>
+      <c r="B709" t="s">
+        <v>1469</v>
+      </c>
+      <c r="C709" t="s">
+        <v>27</v>
+      </c>
+      <c r="D709" t="s">
+        <v>14</v>
+      </c>
+      <c r="E709" t="s">
+        <v>21</v>
+      </c>
+      <c r="F709" t="s">
+        <v>85</v>
+      </c>
+    </row>
+    <row r="710" spans="1:6">
+      <c r="A710" t="s">
+        <v>1470</v>
+      </c>
+      <c r="B710" t="s">
+        <v>1471</v>
+      </c>
+      <c r="C710" t="s">
+        <v>27</v>
+      </c>
+      <c r="D710" t="s">
+        <v>14</v>
+      </c>
+      <c r="E710" t="s">
+        <v>15</v>
+      </c>
+      <c r="F710" t="s">
+        <v>85</v>
+      </c>
+    </row>
+    <row r="711" spans="1:6">
+      <c r="A711" t="s">
+        <v>1472</v>
+      </c>
+      <c r="B711" t="s">
+        <v>1473</v>
+      </c>
+      <c r="C711" t="s">
+        <v>19</v>
+      </c>
+      <c r="D711" t="s">
+        <v>9</v>
+      </c>
+      <c r="E711" t="s">
+        <v>21</v>
+      </c>
+      <c r="F711" t="s">
+        <v>85</v>
+      </c>
+    </row>
+    <row r="712" spans="1:6">
+      <c r="A712" t="s">
+        <v>1474</v>
+      </c>
+      <c r="B712" t="s">
+        <v>1475</v>
+      </c>
+      <c r="C712" t="s">
+        <v>19</v>
+      </c>
+      <c r="D712" t="s">
+        <v>14</v>
+      </c>
+      <c r="E712" t="s">
+        <v>21</v>
+      </c>
+      <c r="F712" t="s">
+        <v>85</v>
+      </c>
+    </row>
+    <row r="713" spans="1:6">
+      <c r="A713" t="s">
+        <v>1476</v>
+      </c>
+      <c r="B713" t="s">
+        <v>1477</v>
+      </c>
+      <c r="C713" t="s">
+        <v>19</v>
+      </c>
+      <c r="D713" t="s">
+        <v>100</v>
+      </c>
+      <c r="E713" t="s">
+        <v>21</v>
+      </c>
+      <c r="F713" t="s">
+        <v>85</v>
+      </c>
+    </row>
+    <row r="714" spans="1:6">
+      <c r="A714" t="s">
+        <v>1478</v>
+      </c>
+      <c r="B714" t="s">
+        <v>1479</v>
+      </c>
+      <c r="C714" t="s">
+        <v>27</v>
+      </c>
+      <c r="D714" t="s">
+        <v>14</v>
+      </c>
+      <c r="E714" t="s">
+        <v>15</v>
+      </c>
+      <c r="F714" t="s">
+        <v>85</v>
+      </c>
+    </row>
+    <row r="715" spans="1:6">
+      <c r="A715" t="s">
+        <v>1480</v>
+      </c>
+      <c r="B715" t="s">
+        <v>1481</v>
+      </c>
+      <c r="C715" t="s">
+        <v>27</v>
+      </c>
+      <c r="D715" t="s">
+        <v>14</v>
+      </c>
+      <c r="E715" t="s">
+        <v>15</v>
+      </c>
+      <c r="F715" t="s">
+        <v>85</v>
+      </c>
+    </row>
+    <row r="716" spans="1:6">
+      <c r="A716" t="s">
+        <v>1482</v>
+      </c>
+      <c r="B716" t="s">
+        <v>1483</v>
+      </c>
+      <c r="C716" t="s">
+        <v>19</v>
+      </c>
+      <c r="D716" t="s">
+        <v>14</v>
+      </c>
+      <c r="E716" t="s">
+        <v>21</v>
+      </c>
+      <c r="F716" t="s">
+        <v>85</v>
+      </c>
+    </row>
+    <row r="717" spans="1:6">
+      <c r="A717" t="s">
+        <v>1484</v>
+      </c>
+      <c r="B717" t="s">
+        <v>1485</v>
+      </c>
+      <c r="C717" t="s">
+        <v>75</v>
+      </c>
+      <c r="D717" t="s">
+        <v>9</v>
+      </c>
+      <c r="E717" t="s">
+        <v>21</v>
+      </c>
+      <c r="F717" t="s">
+        <v>476</v>
+      </c>
+    </row>
+    <row r="718" spans="1:6">
+      <c r="A718" t="s">
+        <v>1486</v>
+      </c>
+      <c r="B718" t="s">
+        <v>1487</v>
+      </c>
+      <c r="C718" t="s">
+        <v>19</v>
+      </c>
+      <c r="D718" t="s">
+        <v>9</v>
+      </c>
+      <c r="E718" t="s">
+        <v>15</v>
+      </c>
+      <c r="F718" t="s">
+        <v>476</v>
+      </c>
+    </row>
+    <row r="719" spans="1:6">
+      <c r="A719" t="s">
+        <v>1488</v>
+      </c>
+      <c r="B719" t="s">
+        <v>1489</v>
+      </c>
+      <c r="C719" t="s">
+        <v>19</v>
+      </c>
+      <c r="D719" t="s">
+        <v>9</v>
+      </c>
+      <c r="E719" t="s">
+        <v>15</v>
+      </c>
+      <c r="F719" t="s">
+        <v>476</v>
+      </c>
+    </row>
+    <row r="720" spans="1:6">
+      <c r="A720" t="s">
+        <v>1490</v>
+      </c>
+      <c r="B720" t="s">
+        <v>1491</v>
+      </c>
+      <c r="C720" t="s">
+        <v>19</v>
+      </c>
+      <c r="D720" t="s">
+        <v>14</v>
+      </c>
+      <c r="E720" t="s">
+        <v>21</v>
+      </c>
+      <c r="F720" t="s">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="721" spans="1:6">
+      <c r="A721" t="s">
+        <v>1492</v>
+      </c>
+      <c r="B721" t="s">
+        <v>1493</v>
+      </c>
+      <c r="C721" t="s">
+        <v>19</v>
+      </c>
+      <c r="D721" t="s">
+        <v>14</v>
+      </c>
+      <c r="E721" t="s">
+        <v>21</v>
+      </c>
+      <c r="F721" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="722" spans="1:6">
+      <c r="A722" t="s">
+        <v>1494</v>
+      </c>
+      <c r="B722" t="s">
+        <v>1495</v>
+      </c>
+      <c r="C722" t="s">
+        <v>19</v>
+      </c>
+      <c r="D722" t="s">
+        <v>14</v>
+      </c>
+      <c r="E722" t="s">
+        <v>21</v>
+      </c>
+      <c r="F722" t="s">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="723" spans="1:6">
+      <c r="A723" t="s">
+        <v>1496</v>
+      </c>
+      <c r="B723" t="s">
+        <v>1497</v>
+      </c>
+      <c r="C723" t="s">
+        <v>19</v>
+      </c>
+      <c r="D723" t="s">
+        <v>14</v>
+      </c>
+      <c r="E723" t="s">
+        <v>21</v>
+      </c>
+      <c r="F723" t="s">
+        <v>76</v>
+      </c>
+    </row>
+    <row r="724" spans="1:6">
+      <c r="A724" t="s">
+        <v>1498</v>
+      </c>
+      <c r="B724" t="s">
+        <v>1499</v>
+      </c>
+      <c r="C724" t="s">
+        <v>19</v>
+      </c>
+      <c r="D724" t="s">
+        <v>52</v>
+      </c>
+      <c r="E724" t="s">
+        <v>10</v>
+      </c>
+      <c r="F724" t="s">
+        <v>476</v>
+      </c>
+    </row>
+    <row r="725" spans="1:6">
+      <c r="A725" t="s">
+        <v>1500</v>
+      </c>
+      <c r="B725" t="s">
+        <v>1501</v>
+      </c>
+      <c r="C725" t="s">
+        <v>19</v>
+      </c>
+      <c r="D725" t="s">
+        <v>475</v>
+      </c>
+      <c r="E725" t="s">
+        <v>15</v>
+      </c>
+      <c r="F725" t="s">
+        <v>375</v>
+      </c>
+    </row>
+    <row r="726" spans="1:6">
+      <c r="A726" t="s">
+        <v>1502</v>
+      </c>
+      <c r="B726" t="s">
+        <v>1503</v>
+      </c>
+      <c r="C726" t="s">
+        <v>19</v>
+      </c>
+      <c r="D726" t="s">
+        <v>14</v>
+      </c>
+      <c r="E726" t="s">
+        <v>21</v>
+      </c>
+      <c r="F726" t="s">
+        <v>45</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">